--- v0 (2026-04-29)
+++ v1 (2026-05-29)
@@ -1,1581 +1,1632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42129d029e0f4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434b1a41fd764611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Floater Anleihen" sheetId="1" r:id="R17f87b11baf34b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Floater Anleihen" sheetId="1" r:id="Rcf3041425cf74467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Floater Anleihen</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 17:25:31</x:t>
+    <x:t>29.05.2026 19:07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>WKN</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Geld</x:t>
   </x:si>
   <x:si>
     <x:t>Brief</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Bezugs- verhältnis</x:t>
   </x:si>
   <x:si>
     <x:t>Laufzeit</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U1Y</x:t>
   </x:si>
   <x:si>
     <x:t>1Y CMS EUR-Satz Floater Note</x:t>
   </x:si>
   <x:si>
-    <x:t>98,930</x:t>
+    <x:t>98,970</x:t>
   </x:si>
   <x:si>
     <x:t>0,000</x:t>
   </x:si>
   <x:si>
     <x:t>1,00% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,75%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>1,00</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U1T</x:t>
   </x:si>
   <x:si>
+    <x:t>98,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,50% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 1,00%, maximal 2,00% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.06.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9U2F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins</x:t>
+  </x:si>
+  <x:si>
     <x:t>98,950</x:t>
   </x:si>
   <x:si>
     <x:t>99,950</x:t>
   </x:si>
   <x:si>
-    <x:t>1,50% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 1,00%, maximal 2,00% p.a.</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>16.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U2L</x:t>
   </x:si>
   <x:si>
+    <x:t>98,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VAQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,00% p.a. im 1.  bis 2. Jahr, danach 12M-Euribor-Satz, mindestens 2,80%, maximal 4,50% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9U2T</x:t>
+  </x:si>
+  <x:si>
     <x:t>98,850</x:t>
   </x:si>
   <x:si>
-    <x:t>99,850</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>0,50% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,45%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>03.09.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U2N</x:t>
   </x:si>
   <x:si>
-    <x:t>98,830</x:t>
-[...2 lines deleted...]
-    <x:t>99,830</x:t>
+    <x:t>98,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,880</x:t>
   </x:si>
   <x:si>
     <x:t>0,80% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,50%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>20.08.2026</x:t>
   </x:si>
   <x:si>
+    <x:t>DB9WPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins (fest zu variabel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.06.2029</x:t>
+  </x:si>
+  <x:si>
     <x:t>DB9VMV</x:t>
   </x:si>
   <x:si>
     <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins (variabel zu fest)</x:t>
   </x:si>
   <x:si>
-    <x:t>97,080</x:t>
-[...2 lines deleted...]
-    <x:t>98,080</x:t>
+    <x:t>97,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,750</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 1,75%, maximal 4,00% p.a. im 1. bis 2. Jahr, danach 2,80% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>18.01.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMT</x:t>
   </x:si>
   <x:si>
-    <x:t>97,860</x:t>
-[...2 lines deleted...]
-    <x:t>98,860</x:t>
+    <x:t>98,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,510</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 4,00% p.a. im 1. bis 2. Jahr, danach 3,10% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>04.01.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMG</x:t>
   </x:si>
   <x:si>
-    <x:t>99,520</x:t>
-[...2 lines deleted...]
-    <x:t>100,520</x:t>
+    <x:t>100,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,110</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 5,00% p.a. im 1. bis 2. Jahr, danach 3,75% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>07.12.2028</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMP</x:t>
   </x:si>
   <x:si>
-    <x:t>99,110</x:t>
-[...2 lines deleted...]
-    <x:t>100,110</x:t>
+    <x:t>99,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,730</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 4,50% p.a. im 1. bis 2. Jahr, danach 3,60% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VLP</x:t>
   </x:si>
   <x:si>
-    <x:t>101,110</x:t>
+    <x:t>100,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,670</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,50%, maximal 5,00% p.a. im 1. bis 2. Jahr, danach 4,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>23.11.2028</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VNH</x:t>
   </x:si>
   <x:si>
     <x:t>Inflationsanleihe</x:t>
   </x:si>
   <x:si>
+    <x:t>101,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.02.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9WMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VFV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.08.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VLJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.11.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VFD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.07.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.04.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VHZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VGQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.05.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.06.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.11.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VJZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.10.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.04.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,300</x:t>
+  </x:si>
+  <x:si>
     <x:t>101,300</x:t>
   </x:si>
   <x:si>
-    <x:t>102,300</x:t>
-[...154 lines deleted...]
-  <x:si>
     <x:t>Ein jährlicher Zinssatz in Höhe von dem Referenzsatz, mindestens 1,80% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>16.02.2027</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VEV</x:t>
   </x:si>
   <x:si>
-    <x:t>101,540</x:t>
-[...2 lines deleted...]
-    <x:t>102,540</x:t>
+    <x:t>101,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,760</x:t>
   </x:si>
   <x:si>
     <x:t>06.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U9N</x:t>
   </x:si>
   <x:si>
-    <x:t>97,820</x:t>
-[...2 lines deleted...]
-    <x:t>98,820</x:t>
+    <x:t>98,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,050</x:t>
   </x:si>
   <x:si>
     <x:t>Ein jährlicher Zinssatz in Höhe von dem Referenzsatz, mindestens 0,00%, maximal 14,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>24.01.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VFJ</x:t>
   </x:si>
   <x:si>
-    <x:t>102,630</x:t>
+    <x:t>102,860</x:t>
   </x:si>
   <x:si>
     <x:t>10.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9WCY</x:t>
   </x:si>
   <x:si>
+    <x:t>98,940</x:t>
+  </x:si>
+  <x:si>
     <x:t>17.04.2030</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VEC</x:t>
   </x:si>
   <x:si>
-    <x:t>101,320</x:t>
-[...2 lines deleted...]
-    <x:t>102,320</x:t>
+    <x:t>101,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,280</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2027</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VJJ</x:t>
   </x:si>
   <x:si>
-    <x:t>101,770</x:t>
+    <x:t>100,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,850</x:t>
   </x:si>
   <x:si>
     <x:t>28.09.2027</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VGD</x:t>
   </x:si>
   <x:si>
     <x:t>101,570</x:t>
   </x:si>
   <x:si>
     <x:t>102,570</x:t>
   </x:si>
   <x:si>
     <x:t>17.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2D4L</x:t>
   </x:si>
   <x:si>
     <x:t>USD Marktzinsanleihe mit Mindest- und Maximalzins</x:t>
   </x:si>
   <x:si>
-    <x:t>98,480</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>4,25% p.a. im 1. und 2. Jahr, danach 1Y-USD SOFR Swap-Satz, mindestens 4,00%, maximal 6,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>14.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2ENA</x:t>
   </x:si>
   <x:si>
     <x:t>4,35% p.a. im 1.  bis 2. Jahr, danach 1-Jahres USD SOFR CMS-Satz, mindestens 4,25%, maximal 5,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>26.01.2027</x:t>
   </x:si>
   <x:si>
     <x:t>DB2EMH</x:t>
   </x:si>
   <x:si>
-    <x:t>98,770</x:t>
+    <x:t>98,810</x:t>
   </x:si>
   <x:si>
     <x:t>4,00% p.a. im 1. Jahr, danach 1-Jahres USD SOFR CMS-Satz, mindestens 3,80%, maximal 5,50% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>29.09.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2D4R</x:t>
   </x:si>
   <x:si>
-    <x:t>98,920</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3,10% p.a. im 1. und 2. Jahr, danach 1Y-USD SOFR Swap-Satz, mindestens 2,90%, maximal 4,25% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>04.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VCB</x:t>
   </x:si>
   <x:si>
     <x:t>ZielZinsDifferenz-Anleihe</x:t>
   </x:si>
   <x:si>
-    <x:t>94,070</x:t>
+    <x:t>95,330</x:t>
   </x:si>
   <x:si>
     <x:t>13.04.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U9D</x:t>
   </x:si>
   <x:si>
-    <x:t>94,680</x:t>
+    <x:t>96,020</x:t>
   </x:si>
   <x:si>
     <x:t>4,60% p.a. im 1. bis 4. Jahr, danach Zinsdifferenz EUR CMS Rate 20Y / EUR CMS Rate 5Y, mind. 0% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>12.12.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VEG</x:t>
   </x:si>
   <x:si>
-    <x:t>93,860</x:t>
+    <x:t>95,470</x:t>
   </x:si>
   <x:si>
     <x:t>15.06.2029</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" count="2" x14ac:knownFonts="1">
     <x:font>
       <x:name val="Calibri"/>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:name val="Calibri"/>
       <x:sz val="10"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
-  <x:cellXfs count="3">
+  <x:cellXfs count="4">
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
+    <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re408b3c390e740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R780b18300d494694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17f87b11baf34b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3051095a04ab41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R72e7ea7eeb514fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf3041425cf74467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="18" customWidth="1"/>
     <x:col min="2" max="2" width="60" customWidth="1"/>
     <x:col min="3" max="3" width="9" customWidth="1"/>
     <x:col min="4" max="4" width="9" customWidth="1"/>
     <x:col min="5" max="5" width="60" customWidth="1"/>
     <x:col min="6" max="6" width="20" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
+      <x:c r="C1" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="1" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...9 lines deleted...]
-        <x:v>176</x:v>
+      <x:c r="C44" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>184</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>