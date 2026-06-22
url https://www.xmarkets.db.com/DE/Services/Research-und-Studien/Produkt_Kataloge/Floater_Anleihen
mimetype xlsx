--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -1,640 +1,613 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434b1a41fd764611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaa9c3e0f804402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Floater Anleihen" sheetId="1" r:id="Rcf3041425cf74467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Floater Anleihen" sheetId="1" r:id="R68b79eb3f8854370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Floater Anleihen</x:t>
   </x:si>
   <x:si>
-    <x:t>29.05.2026 19:07:13</x:t>
+    <x:t>22.06.2026 04:23:53</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>WKN</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Geld</x:t>
   </x:si>
   <x:si>
     <x:t>Brief</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Bezugs- verhältnis</x:t>
   </x:si>
   <x:si>
     <x:t>Laufzeit</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U1Y</x:t>
   </x:si>
   <x:si>
     <x:t>1Y CMS EUR-Satz Floater Note</x:t>
   </x:si>
   <x:si>
-    <x:t>98,970</x:t>
+    <x:t>98,980</x:t>
   </x:si>
   <x:si>
     <x:t>0,000</x:t>
   </x:si>
   <x:si>
     <x:t>1,00% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,75%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>1,00</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2026</x:t>
   </x:si>
   <x:si>
-    <x:t>DB9U1T</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DB9U2F</x:t>
   </x:si>
   <x:si>
     <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins</x:t>
   </x:si>
   <x:si>
     <x:t>98,950</x:t>
   </x:si>
   <x:si>
     <x:t>99,950</x:t>
   </x:si>
   <x:si>
     <x:t>16.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U2L</x:t>
   </x:si>
   <x:si>
-    <x:t>98,900</x:t>
-[...2 lines deleted...]
-    <x:t>99,900</x:t>
+    <x:t>98,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,910</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VAQ</x:t>
   </x:si>
   <x:si>
-    <x:t>98,600</x:t>
-[...2 lines deleted...]
-    <x:t>99,600</x:t>
+    <x:t>98,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,510</x:t>
   </x:si>
   <x:si>
     <x:t>3,00% p.a. im 1.  bis 2. Jahr, danach 12M-Euribor-Satz, mindestens 2,80%, maximal 4,50% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>16.02.2028</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U2T</x:t>
   </x:si>
   <x:si>
-    <x:t>98,850</x:t>
+    <x:t>98,860</x:t>
   </x:si>
   <x:si>
     <x:t>0,50% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,45%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>03.09.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U2N</x:t>
   </x:si>
   <x:si>
-    <x:t>98,880</x:t>
-[...2 lines deleted...]
-    <x:t>99,880</x:t>
+    <x:t>98,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,890</x:t>
   </x:si>
   <x:si>
     <x:t>0,80% p.a. im 1. und 2. Jahr, danach 1-Jahres-EUR-CMS-Satz, mindestens 0,50%, maximal 2,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>20.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9WPN</x:t>
   </x:si>
   <x:si>
     <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins (fest zu variabel)</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMV</x:t>
   </x:si>
   <x:si>
     <x:t>EUR-Marktzinsanleihe mit Mindest- und Maximalzins (variabel zu fest)</x:t>
   </x:si>
   <x:si>
-    <x:t>97,750</x:t>
-[...2 lines deleted...]
-    <x:t>98,750</x:t>
+    <x:t>97,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,640</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 1,75%, maximal 4,00% p.a. im 1. bis 2. Jahr, danach 2,80% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>18.01.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMT</x:t>
   </x:si>
   <x:si>
-    <x:t>98,510</x:t>
-[...2 lines deleted...]
-    <x:t>99,510</x:t>
+    <x:t>98,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,370</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 4,00% p.a. im 1. bis 2. Jahr, danach 3,10% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>04.01.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMG</x:t>
   </x:si>
   <x:si>
-    <x:t>100,110</x:t>
-[...2 lines deleted...]
-    <x:t>101,110</x:t>
+    <x:t>99,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,940</x:t>
   </x:si>
   <x:si>
     <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 5,00% p.a. im 1. bis 2. Jahr, danach 3,75% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>07.12.2028</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VMP</x:t>
   </x:si>
   <x:si>
-    <x:t>99,730</x:t>
+    <x:t>99,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 4,50% p.a. im 1. bis 2. Jahr, danach 3,60% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12M-Euribor-Satz, mindestens 2,50%, maximal 5,00% p.a. im 1. bis 2. Jahr, danach 4,00% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.11.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inflationsanleihe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.02.2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9WMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VFV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.08.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VLJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.11.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VFD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.07.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.04.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VHZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VGQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.09.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.05.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.06.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.11.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VJZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.10.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.04.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ein jährlicher Zinssatz in Höhe von dem Referenzsatz, mindestens 1,80% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.07.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9U9N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ein jährlicher Zinssatz in Höhe von dem Referenzsatz, mindestens 0,00%, maximal 14,00% p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.01.2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VFJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9WCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VJJ</x:t>
   </x:si>
   <x:si>
     <x:t>100,730</x:t>
   </x:si>
   <x:si>
-    <x:t>12M-Euribor-Satz, mindestens 2,00%, maximal 4,50% p.a. im 1. bis 2. Jahr, danach 3,60% p.a.</x:t>
-[...44 lines deleted...]
-    <x:t>DB9VFV</x:t>
+    <x:t>101,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.09.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB9VGD</x:t>
   </x:si>
   <x:si>
     <x:t>101,690</x:t>
   </x:si>
   <x:si>
     <x:t>102,690</x:t>
   </x:si>
   <x:si>
-    <x:t>07.08.2026</x:t>
-[...220 lines deleted...]
-  <x:si>
     <x:t>17.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2D4L</x:t>
   </x:si>
   <x:si>
     <x:t>USD Marktzinsanleihe mit Mindest- und Maximalzins</x:t>
   </x:si>
   <x:si>
+    <x:t>98,530</x:t>
+  </x:si>
+  <x:si>
     <x:t>4,25% p.a. im 1. und 2. Jahr, danach 1Y-USD SOFR Swap-Satz, mindestens 4,00%, maximal 6,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>14.07.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2ENA</x:t>
   </x:si>
   <x:si>
     <x:t>4,35% p.a. im 1.  bis 2. Jahr, danach 1-Jahres USD SOFR CMS-Satz, mindestens 4,25%, maximal 5,00% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>26.01.2027</x:t>
   </x:si>
   <x:si>
     <x:t>DB2EMH</x:t>
   </x:si>
   <x:si>
-    <x:t>98,810</x:t>
+    <x:t>98,820</x:t>
   </x:si>
   <x:si>
     <x:t>4,00% p.a. im 1. Jahr, danach 1-Jahres USD SOFR CMS-Satz, mindestens 3,80%, maximal 5,50% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>29.09.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB2D4R</x:t>
   </x:si>
   <x:si>
     <x:t>3,10% p.a. im 1. und 2. Jahr, danach 1Y-USD SOFR Swap-Satz, mindestens 2,90%, maximal 4,25% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>04.08.2026</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VCB</x:t>
   </x:si>
   <x:si>
     <x:t>ZielZinsDifferenz-Anleihe</x:t>
   </x:si>
   <x:si>
-    <x:t>95,330</x:t>
+    <x:t>95,410</x:t>
   </x:si>
   <x:si>
     <x:t>13.04.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9U9D</x:t>
   </x:si>
   <x:si>
-    <x:t>96,020</x:t>
+    <x:t>95,900</x:t>
   </x:si>
   <x:si>
     <x:t>4,60% p.a. im 1. bis 4. Jahr, danach Zinsdifferenz EUR CMS Rate 20Y / EUR CMS Rate 5Y, mind. 0% p.a.</x:t>
   </x:si>
   <x:si>
     <x:t>12.12.2029</x:t>
   </x:si>
   <x:si>
     <x:t>DB9VEG</x:t>
   </x:si>
   <x:si>
-    <x:t>95,470</x:t>
+    <x:t>94,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,740</x:t>
   </x:si>
   <x:si>
     <x:t>15.06.2029</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" count="2" x14ac:knownFonts="1">
     <x:font>
       <x:name val="Calibri"/>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:name val="Calibri"/>
       <x:sz val="10"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3051095a04ab41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R72e7ea7eeb514fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf3041425cf74467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ba165c4e724ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6222582de014048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68b79eb3f8854370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="18" customWidth="1"/>
     <x:col min="2" max="2" width="60" customWidth="1"/>
     <x:col min="3" max="3" width="9" customWidth="1"/>
     <x:col min="4" max="4" width="9" customWidth="1"/>
     <x:col min="5" max="5" width="60" customWidth="1"/>
     <x:col min="6" max="6" width="20" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
@@ -667,966 +640,943 @@
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>2</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>2</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>2</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>2</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...36 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>